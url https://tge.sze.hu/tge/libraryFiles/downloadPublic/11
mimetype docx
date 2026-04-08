--- v0 (2026-02-23)
+++ v1 (2026-04-08)
@@ -311,482 +311,619 @@
         </w:rPr>
         <w:t>, e-mail address</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24471152" w14:textId="1367AA1D" w:rsidR="001A5A4E" w:rsidRPr="00A72AA9" w:rsidRDefault="00DD722D" w:rsidP="00A72AA9">
       <w:pPr>
         <w:pStyle w:val="TGEAuthorsaffiliation"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2942">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72AA9">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>Corresponding Author</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="268C02F9" w14:textId="77777777" w:rsidR="00C44016" w:rsidRDefault="00DD722D" w:rsidP="00C44016">
+    <w:p w14:paraId="268C02F9" w14:textId="4B566CCC" w:rsidR="00C44016" w:rsidRDefault="00DD722D" w:rsidP="00C44016">
       <w:pPr>
         <w:pStyle w:val="TGEAbstract"/>
       </w:pPr>
       <w:r w:rsidRPr="00C44016">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B30BE41" w14:textId="61D43F44" w:rsidR="00663054" w:rsidRPr="00C44016" w:rsidRDefault="00DD722D" w:rsidP="00C44016">
+    <w:p w14:paraId="0B10C36A" w14:textId="7AA0B1F4" w:rsidR="00743092" w:rsidRDefault="00DD722D" w:rsidP="00743092">
       <w:pPr>
         <w:pStyle w:val="TGEAbstract"/>
       </w:pPr>
       <w:r w:rsidRPr="00C44016">
         <w:t>The abstract should contain the main purpose of the study, the methodology, some results, and conclusions in 200-250 words.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="29A38820" w14:textId="103B93F0" w:rsidR="001B657A" w:rsidRPr="00C44016" w:rsidRDefault="001B657A" w:rsidP="00C44016">
+      <w:r w:rsidR="00C67A8F">
+        <w:t xml:space="preserve"> Language is US English for the English abstracts and for English articles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A38820" w14:textId="12B9F48B" w:rsidR="001B657A" w:rsidRPr="00C44016" w:rsidRDefault="001B657A" w:rsidP="00743092">
       <w:pPr>
         <w:pStyle w:val="TGEAbstract"/>
       </w:pPr>
       <w:r w:rsidRPr="00C44016">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Purpose</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44016">
-        <w:t xml:space="preserve"> – This study examines the impact of economic decision-making factors on workforce training transfer, drawing upon the bounded rationality framework proposed by Herbert Simon. The research investigates how select trainee characteristics (i.e. instrumentality and motivation to transfer) and transfer design as a training design factor influence the application of acquired skills in the workplace. Additionally, it explores the mediating role of motivation to transfer and the moderating role of social support at work (comprising supervisor and peer support) in shaping the transfer mechanism.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="70F660E1" w14:textId="38CE79FE" w:rsidR="001B657A" w:rsidRPr="00C44016" w:rsidRDefault="001B657A" w:rsidP="00C44016">
+        <w:t xml:space="preserve"> – This study examines the impact of economic decision-making factors on workforce training transfer, drawing upon the bounded rationality framework proposed by Herbert Simon. The research investigates how select trainee characteristics (i.e.</w:t>
+      </w:r>
+      <w:r w:rsidR="00011B56">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C44016">
+        <w:t xml:space="preserve"> instrumentality and motivation to transfer) and transfer design as a training design factor influence the application of acquired skills in the workplace. Additionally, it explores the mediating role of motivation to transfer and the moderating role of social support at work (comprising supervisor and peer support) in shaping the transfer mechanism.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F660E1" w14:textId="47AEA9EE" w:rsidR="001B657A" w:rsidRPr="00C44016" w:rsidRDefault="001B657A" w:rsidP="00C44016">
       <w:pPr>
         <w:pStyle w:val="TGEAbstract"/>
       </w:pPr>
       <w:r w:rsidRPr="00C44016">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Design/methodology/approach</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44016">
-        <w:t xml:space="preserve"> – A self-reported questionnaire was used to survey employees working in a power major in India. In the first stage, we selected one geographical region of the organization using judgmental sampling. In the next stage, executives and non-executives from all five coal-based power stations in that region were selected using systematic sampling. Responses from </w:t>
+        <w:t xml:space="preserve"> – A self-reported questionnaire was used to survey employees working in a </w:t>
+      </w:r>
+      <w:r w:rsidR="00011B56">
+        <w:t xml:space="preserve">major </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C44016">
+        <w:t xml:space="preserve">power in India. In the first stage, we selected one geographical region of the organization using judgmental sampling. In the next stage, executives and non-executives from all five coal-based power stations in that region were selected using systematic sampling. Responses from </w:t>
       </w:r>
       <w:r w:rsidR="00CF3522">
         <w:t>671</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44016">
         <w:t xml:space="preserve"> such employees were analyzed using PROCESS Macro in SPSS. A mediation analysis was done using Model 4, while the moderated mediation hypotheses were tested using Model 7 in PROCESS Macro.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D159EC3" w14:textId="161397EF" w:rsidR="001B657A" w:rsidRPr="00C44016" w:rsidRDefault="001B657A" w:rsidP="00C44016">
       <w:pPr>
         <w:pStyle w:val="TGEAbstract"/>
       </w:pPr>
       <w:r w:rsidRPr="00C44016">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Findings</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44016">
         <w:t xml:space="preserve"> – Instrumentality and transfer design were found to impact training transfer through motivation to transfer. While supervisor support moderated the mediational impact of both predictors through transfer motivation, peer support moderated only the impact of instrumentality on transfer through transfer motivation. The findings align with Simon’s theory of bounded rationality, as employees make training-related decisions within the constraints of available information and organizational context.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1878FDDC" w14:textId="77777777" w:rsidR="005E399E" w:rsidRPr="00C44016" w:rsidRDefault="001B657A" w:rsidP="00C44016">
       <w:pPr>
         <w:pStyle w:val="TGEAbstract"/>
       </w:pPr>
       <w:r w:rsidRPr="00C44016">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Originality</w:t>
       </w:r>
       <w:r w:rsidR="006170E6" w:rsidRPr="00C44016">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44016">
         <w:t>– This is the first empirical work that integrates economic decision-making theory with training transfer mechanisms, incorporating factors that organizations can control to optimize human capital investments. Additionally, establishing supervisor and peer support as contextual variables extends the widely recognized model by Baldwin and Ford.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163785C4" w14:textId="77777777" w:rsidR="005E399E" w:rsidRPr="00A72AA9" w:rsidRDefault="00DD722D" w:rsidP="006F3FA0">
+    <w:p w14:paraId="163785C4" w14:textId="76B1ACF4" w:rsidR="005E399E" w:rsidRPr="00A72AA9" w:rsidRDefault="00DD722D" w:rsidP="006F3FA0">
       <w:pPr>
         <w:pStyle w:val="TGEKeywords"/>
       </w:pPr>
       <w:r w:rsidRPr="00A475F1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A72AA9">
-        <w:t>Add about 3-5 keywords in alphabetic order.</w:t>
+        <w:t xml:space="preserve">Add about 3-5 keywords in </w:t>
+      </w:r>
+      <w:r w:rsidR="00011B56">
+        <w:t>alphabetical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72AA9">
+        <w:t xml:space="preserve"> order.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E02C341" w14:textId="0047F7C2" w:rsidR="00002AF1" w:rsidRPr="00002AF1" w:rsidRDefault="00002AF1" w:rsidP="006F3FA0">
       <w:pPr>
         <w:pStyle w:val="TGEKeywords"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF1541">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Paper type:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1541">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3FA0">
         <w:t>Research</w:t>
       </w:r>
       <w:r w:rsidRPr="00002AF1">
         <w:t xml:space="preserve"> Article / Review Article / Conceptual Paper / Book Review</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C51FFE8" w14:textId="697D0F1C" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="00DD722D">
       <w:pPr>
         <w:pStyle w:val="TGESubsection1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD722D">
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="073C7D73" w14:textId="77777777" w:rsidR="00D148BE" w:rsidRPr="00D148BE" w:rsidRDefault="00D148BE" w:rsidP="009E76EF">
       <w:pPr>
         <w:pStyle w:val="TGENormalBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00D148BE">
         <w:t>The first essential component of a structured abstract is the Purpose, which explicitly states the objective of the research. This section provides readers with a clear understanding of what the study aims to achieve and why it is relevant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E03E785" w14:textId="00AB5EC4" w:rsidR="0073384A" w:rsidRDefault="00DD722D" w:rsidP="009E76EF">
+    <w:p w14:paraId="2E03E785" w14:textId="1D6470F4" w:rsidR="0073384A" w:rsidRDefault="00DD722D" w:rsidP="009E76EF">
       <w:pPr>
         <w:pStyle w:val="TGENormalBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00D148BE">
         <w:t>The Introduction should contain the purpose and topic of the paper, the relevance of the topic, research questions, methodology</w:t>
       </w:r>
       <w:r w:rsidRPr="00A475F1">
-        <w:t>, the set-up of the paper.</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00011B56">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A475F1">
+        <w:t>the set-up of the paper.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="534AF5DF" w14:textId="77777777" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="00DD722D">
       <w:pPr>
         <w:pStyle w:val="TGESubsection1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EF5B92">
         <w:t>Second</w:t>
       </w:r>
       <w:r w:rsidRPr="00A475F1">
         <w:t xml:space="preserve"> section</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC75CDA" w14:textId="10301BEE" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="009E76EF">
+    <w:p w14:paraId="0EDF82A9" w14:textId="34F7B99C" w:rsidR="00C67A8F" w:rsidRDefault="00C67A8F" w:rsidP="009E76EF">
       <w:pPr>
         <w:pStyle w:val="TGENormalBody"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D148BE">
-[...1 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:t>Indentations are used only in the references section</w:t>
+      </w:r>
+      <w:r w:rsidR="00462E9C">
+        <w:t>, as defined thereon</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6442062A" w14:textId="2DB3D983" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="009E76EF">
+      <w:pPr>
+        <w:pStyle w:val="TGENormalBody"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A475F1">
-        <w:t xml:space="preserve">, etc., do not have an indent, either. Subsequent paragraphs, however, are indented. Paper size: A4, point size: 11, </w:t>
+        <w:t xml:space="preserve">Paper size: A4, point size: 11, </w:t>
       </w:r>
       <w:r w:rsidR="009369EA">
         <w:t>Garamond</w:t>
       </w:r>
       <w:r w:rsidRPr="00A475F1">
-        <w:t xml:space="preserve">, Multiple line spacing: 1.15, Justified, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>, Multiple line spacing:</w:t>
+      </w:r>
+      <w:r w:rsidR="00462E9C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A475F1">
-        <w:t>No</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">1.15, Justified, </w:t>
+      </w:r>
+      <w:r w:rsidR="00743092">
+        <w:t>n</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A475F1">
-        <w:t xml:space="preserve"> extra space between paragraphs, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">o extra space between paragraphs, </w:t>
+      </w:r>
+      <w:r w:rsidR="00743092">
+        <w:t>b</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A475F1">
-        <w:t>Between</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> names and numbers use long hyphen</w:t>
+        <w:t>etween names and numbers use long hyphen</w:t>
       </w:r>
       <w:r w:rsidR="00DA5FE7">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00C67A8F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A475F1">
+        <w:t>Use the Normal style. Content paragraphs like this one are formatted using the Normal style (</w:t>
+      </w:r>
+      <w:r w:rsidR="009369EA">
+        <w:t>Garamond</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A475F1">
+        <w:t xml:space="preserve">, 11 point); Multiple line spacing: 1.15. On each page, your material should fit within the margins of this template in a single column. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A475F1">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Please do not use footnotes.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C67A8F" w:rsidRPr="00BF22EA">
+        <w:t xml:space="preserve"> If </w:t>
+      </w:r>
+      <w:r w:rsidR="00C67A8F">
+        <w:t>it’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C67A8F" w:rsidRPr="00BF22EA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C67A8F">
+        <w:t>necessary, place them in a separate ‘</w:t>
+      </w:r>
+      <w:r w:rsidR="00C67A8F" w:rsidRPr="00BF22EA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Notes</w:t>
+      </w:r>
+      <w:r w:rsidR="00C67A8F">
+        <w:t>’ section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F3538C" w14:textId="77777777" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="009E76EF">
+      <w:pPr>
+        <w:pStyle w:val="TGENormalBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A475F1">
+        <w:t>In-text citations should follow APA 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A475F1">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A475F1">
+        <w:t xml:space="preserve"> edition (Reference Guide for Journal Articles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A475F1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(Simon, 1995)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A475F1">
+        <w:t xml:space="preserve">, Books </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A475F1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(Taleb, 2012)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A475F1">
+        <w:t>, and Edited Book Chapters style, and all citations must appear in the references at the end of the document. All references listed must be cited in the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D8F6FB" w14:textId="77777777" w:rsidR="00AE020C" w:rsidRPr="00F25430" w:rsidRDefault="00DD722D" w:rsidP="00F25430">
+      <w:pPr>
+        <w:pStyle w:val="Cmsor2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F25430">
+        <w:lastRenderedPageBreak/>
+        <w:t>Subsection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7687BBD8" w14:textId="77777777" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="00DD722D">
+      <w:pPr>
+        <w:pStyle w:val="TGENormalBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A475F1">
+        <w:t>A reasonable manuscript structure would be: Introduction, Literature Review, Research Objectives/Questions, Methodology, Results, Implications, and Conclusion, but this may vary based on your research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503E444E" w14:textId="77777777" w:rsidR="00AE020C" w:rsidRPr="00C7105F" w:rsidRDefault="00DD722D" w:rsidP="004379BD">
+      <w:pPr>
+        <w:pStyle w:val="TGEHeading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7105F">
+        <w:t>Subsection: Figures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FCF4152" w14:textId="79A6DA17" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="001A15BA">
+      <w:pPr>
+        <w:pStyle w:val="TGENormalBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A475F1">
+        <w:t>Use high-resolution images, 300+ dpi</w:t>
+      </w:r>
+      <w:r w:rsidR="00680A72">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A475F1">
+        <w:t xml:space="preserve">in color or black-and-white. Please </w:t>
+      </w:r>
+      <w:r w:rsidR="009369EA">
+        <w:t>avoid rasterized images for line art</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A475F1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...101 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="004379BD">
         <w:t xml:space="preserve">diagrams and schemas. </w:t>
       </w:r>
       <w:r w:rsidR="009369EA">
         <w:t>Please</w:t>
       </w:r>
       <w:r w:rsidRPr="00A475F1">
-        <w:t>, use editable graphics (see Fig. 1).</w:t>
+        <w:t>, use editable graphics (see Fig. 1)</w:t>
+      </w:r>
+      <w:r w:rsidR="001929EF">
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidR="001929EF" w:rsidRPr="00BF22EA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>always make them available in a separate</w:t>
+      </w:r>
+      <w:r w:rsidR="000A3EB2" w:rsidRPr="00BF22EA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, editable</w:t>
+      </w:r>
+      <w:r w:rsidR="001929EF" w:rsidRPr="00BF22EA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> file as well</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF22EA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001929EF">
+        <w:t xml:space="preserve"> The titles of figures shall always be placed below the figures with the sources, font size shall be set to 9.</w:t>
+      </w:r>
+      <w:r w:rsidR="00205C39">
+        <w:t xml:space="preserve"> For the color scheme, authors shall use the pre-set version within this template.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D09D096" w14:textId="77777777" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="009369EA">
       <w:pPr>
         <w:pStyle w:val="TGEFigure"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1344"/>
       </w:pPr>
       <w:r w:rsidRPr="001A15BA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="hu-HU" w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5153B401" wp14:editId="132D6375">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5153B401" wp14:editId="620B9F9E">
             <wp:extent cx="3702543" cy="2143125"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:effectExtent l="0" t="0" r="12700" b="9525"/>
             <wp:docPr id="1549864073" name="Chart 1549864073"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C93F69E" w14:textId="7B7794E6" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="001A15BA">
+    <w:p w14:paraId="0C93F69E" w14:textId="7B7794E6" w:rsidR="00AE020C" w:rsidRPr="00BF22EA" w:rsidRDefault="00DD722D" w:rsidP="001A15BA">
       <w:pPr>
         <w:pStyle w:val="TGENormalBody"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00A475F1">
+      <w:r w:rsidRPr="00BF22EA">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Fig</w:t>
       </w:r>
-      <w:r w:rsidR="007B1A17">
+      <w:r w:rsidR="007B1A17" w:rsidRPr="00BF22EA">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ure</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A475F1">
+      <w:r w:rsidRPr="00BF22EA">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A475F1">
+      <w:r w:rsidRPr="00BF22EA">
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> A figure caption is always placed below the illustration. Short captions are centered, while long captions are justified.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2368C2FF" w14:textId="77777777" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="0051508B">
+    <w:p w14:paraId="31570E45" w14:textId="77777777" w:rsidR="00205C39" w:rsidRDefault="00205C39" w:rsidP="0051508B">
+      <w:pPr>
+        <w:pStyle w:val="TGENormalBody"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2368C2FF" w14:textId="67AC3860" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="0051508B">
       <w:pPr>
         <w:pStyle w:val="TGENormalBody"/>
       </w:pPr>
       <w:r w:rsidRPr="0051508B">
         <w:t>Displayed</w:t>
       </w:r>
       <w:r w:rsidRPr="00A475F1">
-        <w:t xml:space="preserve"> equations are centered and set on a separate line. </w:t>
+        <w:t xml:space="preserve"> equations are centered and set on a separate line.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="050D81F0" w14:textId="77777777" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="009523F2">
       <w:pPr>
         <w:pStyle w:val="TGENormalBody"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A475F1">
         <w:t>x + y = z</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="723E8ABC" w14:textId="77777777" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="00144E97">
       <w:pPr>
         <w:pStyle w:val="Cmsor3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A475F1">
         <w:t>Subsubsection: Table</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645D3120" w14:textId="77777777" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="00891233">
+    <w:p w14:paraId="645D3120" w14:textId="5D702D0E" w:rsidR="00AE020C" w:rsidRDefault="00DD722D" w:rsidP="00891233">
       <w:pPr>
         <w:pStyle w:val="TGENormalBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00A475F1">
-        <w:t xml:space="preserve">All figures and tables should be cited in the main text as Figure 1, Table 1, etc. Place figures as close as possible to the text they refer to and align them center. Photos, graphs, charts, or diagrams should be labeled as Figure (do not abbreviate) and assigned a number consecutively (e.g., Figure 1). The title should appear underneath the figure, aligned center, with no additional blank line. If the title extends to a second line, it should be aligned left. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">All figures and tables should be cited in the main text as Figure 1, Table 1, etc. Place figures as close as possible to the text they refer to and align them center. </w:t>
+      </w:r>
+      <w:r w:rsidR="001929EF">
+        <w:t xml:space="preserve">If necessary due to the size of the table, and the space left empty does not exceed one third of the page, the table can be placed on the following page. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A475F1">
+        <w:t xml:space="preserve">Photos, graphs, charts, or diagrams should be labeled as Figure (do not abbreviate) and assigned a number consecutively (e.g., Figure 1). The title should appear </w:t>
+      </w:r>
+      <w:r w:rsidR="001929EF">
+        <w:t>above</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A475F1">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="001929EF">
+        <w:t>table</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A475F1">
+        <w:t xml:space="preserve">, aligned </w:t>
+      </w:r>
+      <w:r w:rsidR="000A3EB2">
+        <w:t>center</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A475F1">
+        <w:t>, with no additional blank line.</w:t>
+      </w:r>
+      <w:r w:rsidR="001929EF">
+        <w:t xml:space="preserve"> The table titles shall be set to font size 9. The source shall appear under the table, aligned center.</w:t>
+      </w:r>
+      <w:r w:rsidR="00205C39">
+        <w:t xml:space="preserve"> If the table exceeds one page, it shall be placed in </w:t>
+      </w:r>
+      <w:r w:rsidR="009A10CE">
+        <w:t>an appendix. (Reference: Appendix 1, 2, 3, etc.)</w:t>
+      </w:r>
+      <w:r w:rsidR="00990F26">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B44C5E" w14:textId="77777777" w:rsidR="001929EF" w:rsidRPr="00A475F1" w:rsidRDefault="001929EF" w:rsidP="00891233">
+      <w:pPr>
+        <w:pStyle w:val="TGENormalBody"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="663288F1" w14:textId="35983B62" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="00CF3522">
       <w:pPr>
         <w:pStyle w:val="TGETable"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00A475F1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Table 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00A475F1">
         <w:t xml:space="preserve"> This is the table. Table captions should be placed above the tables.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="6888" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
@@ -1080,119 +1217,223 @@
             </w:pPr>
             <w:r w:rsidRPr="0077669B">
               <w:t>Lowest Level Heading. Text follows</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1753" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7238D7AB" w14:textId="77777777" w:rsidR="00AE020C" w:rsidRPr="0077669B" w:rsidRDefault="00DD722D" w:rsidP="0077669B">
             <w:pPr>
               <w:pStyle w:val="TGETable"/>
             </w:pPr>
             <w:r w:rsidRPr="0077669B">
               <w:t>10 point, italic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="709F3E1E" w14:textId="34BD1781" w:rsidR="007B1A17" w:rsidRPr="007B1A17" w:rsidRDefault="007B1A17" w:rsidP="00CF3522">
+    <w:p w14:paraId="709F3E1E" w14:textId="78366317" w:rsidR="007B1A17" w:rsidRDefault="007B1A17" w:rsidP="00CF3522">
       <w:pPr>
         <w:pStyle w:val="TGETable"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="007B1A17">
         <w:t>Source:</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="5984624A" w14:textId="46BB9151" w:rsidR="005663C9" w:rsidRDefault="005663C9" w:rsidP="00CF3522">
+      <w:pPr>
+        <w:pStyle w:val="TGETable"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D38467B" w14:textId="77777777" w:rsidR="005663C9" w:rsidRDefault="005663C9" w:rsidP="005663C9">
+      <w:pPr>
+        <w:pStyle w:val="TGENormalBody"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01FF595D" w14:textId="77777777" w:rsidR="005663C9" w:rsidRDefault="005663C9" w:rsidP="005663C9">
+      <w:pPr>
+        <w:pStyle w:val="TGENormalBody"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ABB6441" w14:textId="64563473" w:rsidR="005663C9" w:rsidRDefault="005663C9" w:rsidP="005663C9">
+      <w:pPr>
+        <w:pStyle w:val="TGENormalBody"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>If a table extends to a following page, but it’s not necessary to place it in the appendix section, they can be broken into two sections. In this case, the section on the next page shall have the title adjusted to left, stating the table’s title, (continued), with the same headers and structures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2708C0" w14:textId="77777777" w:rsidR="005663C9" w:rsidRDefault="005663C9" w:rsidP="005663C9">
+      <w:pPr>
+        <w:pStyle w:val="TGENormalBody"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14AE7773" w14:textId="04292204" w:rsidR="005663C9" w:rsidRDefault="005663C9" w:rsidP="00BF22EA">
+      <w:pPr>
+        <w:pStyle w:val="TGENormalBody"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="390A9F83" wp14:editId="11503D1C">
+            <wp:extent cx="2391272" cy="1363542"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="8255"/>
+            <wp:docPr id="2" name="Kép 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2423481" cy="1381908"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B29BDD8" w14:textId="4B64D4A5" w:rsidR="005663C9" w:rsidRPr="00BF22EA" w:rsidRDefault="005663C9" w:rsidP="005663C9">
+      <w:pPr>
+        <w:pStyle w:val="TGETable"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="763E9B39" w14:textId="2784EA16" w:rsidR="005663C9" w:rsidRPr="00BF22EA" w:rsidRDefault="005663C9" w:rsidP="00BF22EA">
+      <w:pPr>
+        <w:pStyle w:val="TGENormalBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF22EA">
+        <w:t>For tables large in size, a landscape orientation page may be applied.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="3E941B0F" w14:textId="16EBD6E1" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="0077669B">
       <w:pPr>
         <w:pStyle w:val="TGESubsection1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A475F1">
-        <w:lastRenderedPageBreak/>
         <w:t>Third section</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52DEEF8E" w14:textId="77777777" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="0077669B">
+    <w:p w14:paraId="52DEEF8E" w14:textId="48BD1AD9" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="0077669B">
       <w:pPr>
         <w:pStyle w:val="TGENormalBody"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_heading=h.1fob9te" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00A475F1">
-        <w:t xml:space="preserve">A reasonable manuscript structure would be: Introduction, Review of Literature, Research Objectives/Questions, Methodology, Results, Implications, and Conclusion, but this may vary based on your research. </w:t>
+        <w:t xml:space="preserve">A reasonable manuscript structure would </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A475F1">
+        <w:t>be:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A475F1">
+        <w:t xml:space="preserve"> Introduction, Review of Literature, Research Objectives/Questions, Methodology, Results, Implications, and Conclusion, but this may vary based on your research.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D990402" w14:textId="77777777" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="00AF2254">
       <w:pPr>
         <w:pStyle w:val="TGENormalBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00A475F1">
         <w:t>If it is needed the bulleted lists look like this:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="023BB060" w14:textId="77777777" w:rsidR="00AE020C" w:rsidRPr="0077669B" w:rsidRDefault="00DD722D" w:rsidP="009369EA">
       <w:pPr>
         <w:pStyle w:val="TGEFigure"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0077669B">
-        <w:t xml:space="preserve">First </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>First bullet;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="46E9F8B7" w14:textId="77777777" w:rsidR="00AE020C" w:rsidRPr="0077669B" w:rsidRDefault="00DD722D" w:rsidP="009369EA">
       <w:pPr>
         <w:pStyle w:val="TGEFigure"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0077669B">
-        <w:t xml:space="preserve">Second </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Second bullet;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="18F753E9" w14:textId="77777777" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="009369EA">
       <w:pPr>
         <w:pStyle w:val="TGEFigure"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0077669B">
         <w:t>Third bullet</w:t>
       </w:r>
       <w:r w:rsidRPr="00A475F1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="635ACA70" w14:textId="77777777" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="00AF2254">
       <w:pPr>
         <w:pStyle w:val="TGENormalBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00A475F1">
         <w:t>If it is needed the numbered lists can be added as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D151EC1" w14:textId="77777777" w:rsidR="00AE020C" w:rsidRPr="00AF2254" w:rsidRDefault="00DD722D" w:rsidP="00AF2254">
@@ -1229,95 +1470,163 @@
     </w:p>
     <w:p w14:paraId="6F95C50F" w14:textId="77777777" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="00AF2254">
       <w:pPr>
         <w:pStyle w:val="TGESubsection1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A475F1">
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB5C33D" w14:textId="77777777" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="00AF2254">
       <w:pPr>
         <w:pStyle w:val="TGENormalBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00A475F1">
         <w:t>The conclusion starts with the main purpose of the paper, it follows the main results with conclusions and suggestions. The paper can end with some reflection to the future research.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B0FDF7D" w14:textId="77777777" w:rsidR="00AE020C" w:rsidRPr="00AF2254" w:rsidRDefault="00DD722D" w:rsidP="00476EF7">
       <w:pPr>
         <w:pStyle w:val="TGEAdditionalReference"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF2254">
         <w:t>Acknowledgment:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFDA092" w14:textId="77777777" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="00AF2254">
+    <w:p w14:paraId="0AFDA092" w14:textId="465C4BC9" w:rsidR="00AE020C" w:rsidRDefault="00DD722D" w:rsidP="00AF2254">
       <w:pPr>
         <w:pStyle w:val="TGENormalBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00A475F1">
         <w:t>Here, you can acknowledge any support given which is not covered by the author contribution or funding sections. This may include administrative and technical support, or donations in kind (e.g., materials used for experiments).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F05B291" w14:textId="77777777" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="00476EF7">
+    <w:p w14:paraId="5DD44844" w14:textId="33E54846" w:rsidR="00C67A8F" w:rsidRDefault="00C67A8F" w:rsidP="00AF2254">
+      <w:pPr>
+        <w:pStyle w:val="TGENormalBody"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E126AA9" w14:textId="7C356DE1" w:rsidR="00C67A8F" w:rsidRPr="00C67A8F" w:rsidRDefault="00C67A8F" w:rsidP="00AF2254">
+      <w:pPr>
+        <w:pStyle w:val="TGENormalBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF22EA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Notes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67A8F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF22EA">
+        <w:t xml:space="preserve"> Footnotes are not used </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in this journal. Any explanatory notes should be collected in this section as endnotes. Notes must be numbered consecutively throughout the manuscript and indicated in the text by superscript numbers placed after the relevant section. Notes shall only contain brief explanatory comments, and shall not include full bibliographic references, as they must appear in the ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF22EA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>References’</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> section. Authors are encouraged to use notes sparingly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03399CAA" w14:textId="77777777" w:rsidR="00915F15" w:rsidRDefault="00915F15" w:rsidP="00476EF7">
       <w:pPr>
         <w:pStyle w:val="TGEAdditionalReference"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="169F4942" w14:textId="77777777" w:rsidR="00915F15" w:rsidRDefault="00915F15" w:rsidP="00476EF7">
+      <w:pPr>
+        <w:pStyle w:val="TGEAdditionalReference"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F05B291" w14:textId="543BD676" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="00476EF7">
+      <w:pPr>
+        <w:pStyle w:val="TGEAdditionalReference"/>
+      </w:pPr>
       <w:r w:rsidRPr="00A475F1">
+        <w:lastRenderedPageBreak/>
         <w:t>Conflict of interest:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58A040FC" w14:textId="15D0CFE6" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="00AF2254">
       <w:pPr>
         <w:pStyle w:val="TGENormalBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00A475F1">
         <w:t>Declare conflicts of interest or state “The authors declare no conflict of interest.” Authors must identify and declare any personal circumstances or interest that may be perceived as inappropriately influencing the representation or interpretation of reported research results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E9FB5C" w14:textId="77777777" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="00476EF7">
+    <w:p w14:paraId="16E9FB5C" w14:textId="1159E0E8" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="00476EF7">
       <w:pPr>
         <w:pStyle w:val="TGEAdditionalReference"/>
       </w:pPr>
       <w:r w:rsidRPr="00A475F1">
         <w:t>References</w:t>
       </w:r>
+      <w:r w:rsidR="00915F15">
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="295CBCE8" w14:textId="12FE0583" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="00476EF7">
       <w:pPr>
         <w:pStyle w:val="TGENormalBody"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A475F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve">The references must be listed in alphabetical order following the </w:t>
+        <w:t xml:space="preserve">The references must be listed in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF22EA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>alphabetical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A475F1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> order following the </w:t>
       </w:r>
       <w:r w:rsidRPr="009369EA">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>APA 7</w:t>
       </w:r>
       <w:r w:rsidRPr="009369EA">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="009369EA">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> edition citation style with </w:t>
@@ -1330,608 +1639,617 @@
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="009369EA">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r w:rsidRPr="009369EA">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> number</w:t>
       </w:r>
       <w:r w:rsidRPr="00A475F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId11">
         <w:r w:rsidRPr="00A475F1">
           <w:rPr>
             <w:rFonts w:eastAsia="Garamond"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://apastyle.apa.org/instructional-aids/reference-guide.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A475F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C7EADE" w14:textId="35EA445E" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="00476EF7">
       <w:pPr>
         <w:pStyle w:val="TGENormalBody"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A475F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">It is recommended (not required) to use reference management software e.g. Zotero, Mendeley. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="00A475F1">
           <w:rPr>
             <w:rFonts w:eastAsia="Garamond"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.zotero.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A475F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="00A475F1">
           <w:rPr>
             <w:rFonts w:eastAsia="Garamond"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.mendeley.com/reference-management/reference-manager</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="418A37A4" w14:textId="4DCB74D8" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="00476EF7">
       <w:pPr>
         <w:pStyle w:val="TGEAdditionalReference"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A475F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
         </w:rPr>
         <w:t>Some examples:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E85651E" w14:textId="700D6B10" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="00476EF7">
       <w:pPr>
         <w:pStyle w:val="TGEAdditionalReference"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A475F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
         </w:rPr>
         <w:t>Journal:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E85283D" w14:textId="2078863C" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="00476EF7">
+    <w:p w14:paraId="0E85283D" w14:textId="2078863C" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="00BF22EA">
       <w:pPr>
         <w:pStyle w:val="TGENormalBody"/>
+        <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A475F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Simon, H. A. (1995). Artificial intelligence: an empirical science. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A475F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
           <w:i/>
         </w:rPr>
         <w:t>Artificial Intelligence</w:t>
       </w:r>
       <w:r w:rsidRPr="00A475F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A475F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
           <w:i/>
         </w:rPr>
         <w:t>77</w:t>
       </w:r>
       <w:r w:rsidRPr="00A475F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 95–127. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="00A475F1">
           <w:rPr>
             <w:rFonts w:eastAsia="Garamond"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/0004-3702(95)00039-H</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A475F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="256554B3" w14:textId="48D5B331" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="00476EF7">
       <w:pPr>
         <w:pStyle w:val="TGEAdditionalReference"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A475F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
         </w:rPr>
         <w:t>Book:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6F14C5" w14:textId="385755A2" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="00476EF7">
+    <w:p w14:paraId="3B6F14C5" w14:textId="19BBD339" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="00BF22EA">
       <w:pPr>
         <w:pStyle w:val="TGENormalBody"/>
+        <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A475F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Taleb, N. N. (2012). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A475F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
           <w:i/>
         </w:rPr>
-        <w:t>Antifragile:  things that gain from disorder</w:t>
+        <w:t>Antifragile: things that gain from disorder</w:t>
       </w:r>
       <w:r w:rsidRPr="00A475F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
         </w:rPr>
         <w:t>. Random House.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F7C96D2" w14:textId="5F57815F" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="00DD722D" w:rsidP="00476EF7">
       <w:pPr>
         <w:pStyle w:val="TGENormalBody"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A475F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Agnes, M., &amp; Guralnik, D. B. (2002). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A475F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
           <w:i/>
         </w:rPr>
         <w:t>Webster’s New World College Dictionary</w:t>
       </w:r>
       <w:r w:rsidRPr="00A475F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Fourth Edition). Wiley Publishing Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC58786" w14:textId="77777777" w:rsidR="009369EA" w:rsidRDefault="009369EA" w:rsidP="007073E6">
+    <w:p w14:paraId="59B2B42E" w14:textId="7D7CE0B5" w:rsidR="00AE020C" w:rsidRPr="007073E6" w:rsidRDefault="00DD722D" w:rsidP="007073E6">
       <w:pPr>
         <w:pStyle w:val="TGEAdditionalReference"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="TGEAdditionalReference"/>
+      <w:r w:rsidRPr="007073E6">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007073E6">
+        <w:t>Conference Proceedings:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B723E6" w14:textId="2CD66401" w:rsidR="00AE020C" w:rsidRDefault="00DD722D" w:rsidP="004D591B">
+      <w:pPr>
+        <w:pStyle w:val="TGENormalBody"/>
+        <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="TGENormalBody"/>
+          <w:u w:val="single"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A475F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Del Carmen Fernández Martínez, M., &amp; Fernández, A. (2019). AI in recruiting. Multi-agent systems architecture for ethical and legal auditing. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A475F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
           <w:i/>
         </w:rPr>
         <w:t>IJCAI International Joint Conference on Artificial Intelligence</w:t>
       </w:r>
       <w:r w:rsidRPr="00A475F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2019-August, 6428–6429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="00A475F1">
           <w:rPr>
             <w:rFonts w:eastAsia="Garamond"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://doi.org/10.24963/ijcai.2019/903</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="37C75374" w14:textId="74D961DA" w:rsidR="00915F15" w:rsidRDefault="00915F15" w:rsidP="004D591B">
+      <w:pPr>
+        <w:pStyle w:val="TGENormalBody"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7476EC73" w14:textId="77777777" w:rsidR="00915F15" w:rsidRDefault="00915F15" w:rsidP="00915F15">
+      <w:pPr>
+        <w:pStyle w:val="TGENormalBody"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF22EA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Appendix:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128B61C8" w14:textId="1978FCFB" w:rsidR="00915F15" w:rsidRPr="00915F15" w:rsidRDefault="00915F15">
+      <w:pPr>
+        <w:pStyle w:val="TGENormalBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Place here all supplementary material that support the main text but </w:t>
+      </w:r>
+      <w:r w:rsidR="000A3EB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> too detailed to include in the body of the article. Typical examples are extended data tables, additional figure</w:t>
+      </w:r>
+      <w:r w:rsidR="000A3EB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that don’t support the body of the article directly, questionnaires, interview guides or full interviews, technical documentation, etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="00962F9B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In</w:t>
+      </w:r>
+      <w:r w:rsidR="000A3EB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00962F9B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Garamond"/>
+        </w:rPr>
+        <w:t>case more than one appendix is used, they should be labelled sequentially (Appendix A, Appendix B, etc.). Tables and figures in this section shall be numbered separately from those in the main text. All appendices shall be cited in the text.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="17DD301A" w14:textId="77777777" w:rsidR="008E6626" w:rsidRDefault="008E6626" w:rsidP="1305E20D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59493710" w14:textId="77777777" w:rsidR="008E6626" w:rsidRDefault="008E6626" w:rsidP="008E6626">
+    <w:p w14:paraId="1247389E" w14:textId="207B79AB" w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidRDefault="008E6626" w:rsidP="00BF22EA">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6626">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:lang w:val="hu-HU" w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68D2399A" wp14:editId="53D26834">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>9525</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>24765</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="676800" cy="237600"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="3" name="Kép 3" descr="A black and white sign with a person in a circle&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Kép 3" descr="A black and white sign with a person in a circle&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="676800" cy="237600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="008E6626">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">This article is an open access article distributed under the terms and conditions of the Creative Commons Attribution </w:t>
-[...15 lines deleted...]
-      <w:hyperlink r:id="rId16" w:history="1">
+        <w:t>This article is an open access article distributed under the terms and conditions of the Creative Commons Attribution NonCommercial (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="008E6626">
           <w:rPr>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>CC BY-NC 4.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008E6626">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>) license.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71711588" w14:textId="77777777" w:rsidR="00002AF1" w:rsidRDefault="00002AF1" w:rsidP="008E6626">
-[...54 lines deleted...]
-    </w:p>
     <w:sectPr w:rsidR="00AE020C" w:rsidRPr="00A475F1" w:rsidSect="00322F57">
-      <w:headerReference w:type="even" r:id="rId17"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+      <w:headerReference w:type="even" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1132" w:right="1446" w:bottom="1440" w:left="1440" w:header="720" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D5AAE38" w14:textId="77777777" w:rsidR="00480A84" w:rsidRDefault="00480A84" w:rsidP="00FA6239">
+    <w:p w14:paraId="3444295B" w14:textId="77777777" w:rsidR="00550520" w:rsidRDefault="00550520" w:rsidP="00FA6239">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29F2BD63" w14:textId="77777777" w:rsidR="00480A84" w:rsidRDefault="00480A84" w:rsidP="00FA6239">
+    <w:p w14:paraId="51453129" w14:textId="77777777" w:rsidR="00550520" w:rsidRDefault="00550520" w:rsidP="00FA6239">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="33B35DCB" w14:textId="77777777" w:rsidR="00480A84" w:rsidRDefault="00480A84">
+    <w:p w14:paraId="3A03D1C6" w14:textId="77777777" w:rsidR="00550520" w:rsidRDefault="00550520">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{6A242884-B62D-43CD-AF66-B7F6C0C2CB9E}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{554FFE9B-1704-4EFE-84BD-A3E738497CE5}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{69C660C2-A02B-4BAA-A5BC-FE20EF1D58A7}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{ABA66AE9-2149-4215-8DE1-5C4FB10F102E}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{7943AC9B-EB96-49C2-B918-C4549D14FD46}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{DAA37BCA-C2F3-4322-880F-EF8942FDA39A}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{9843A56A-792A-461B-A149-D2587C0C868B}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{0B0DBB79-F2BB-400F-9E0C-1576CF0BEEDC}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{4A7057FE-F313-4041-A2A1-8D79ACFDB01F}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{307B785A-74A3-4907-B1E1-E0144865AECF}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{D23E76F0-60FD-40CA-8BD9-58261EE7A13A}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Oldalszm"/>
       </w:rPr>
       <w:id w:val="-532115861"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="4D148D22" w14:textId="7EE346EB" w:rsidR="00915CB1" w:rsidRDefault="00915CB1" w:rsidP="00DD722D">
         <w:pPr>
           <w:pStyle w:val="llb"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Oldalszm"/>
           </w:rPr>
@@ -2444,71 +2762,71 @@
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
       <w:p w14:paraId="24E338FA" w14:textId="4B1FF4E8" w:rsidR="000C5C10" w:rsidRDefault="000C5C10">
         <w:pPr>
           <w:pStyle w:val="llb"/>
           <w:jc w:val="right"/>
         </w:pPr>
       </w:p>
       <w:p w14:paraId="3868AD1E" w14:textId="3BB83558" w:rsidR="000C5C10" w:rsidRDefault="00000000">
         <w:pPr>
           <w:pStyle w:val="llb"/>
           <w:jc w:val="right"/>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="522C1C28" w14:textId="77777777" w:rsidR="00DD722D" w:rsidRDefault="00DD722D"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25944D6F" w14:textId="77777777" w:rsidR="00480A84" w:rsidRDefault="00480A84" w:rsidP="00FA6239">
+    <w:p w14:paraId="41C8DC09" w14:textId="77777777" w:rsidR="00550520" w:rsidRDefault="00550520" w:rsidP="00FA6239">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43EB3B6B" w14:textId="77777777" w:rsidR="00480A84" w:rsidRDefault="00480A84" w:rsidP="00FA6239">
+    <w:p w14:paraId="1F458E59" w14:textId="77777777" w:rsidR="00550520" w:rsidRDefault="00550520" w:rsidP="00FA6239">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3E75E731" w14:textId="77777777" w:rsidR="00480A84" w:rsidRDefault="00480A84">
+    <w:p w14:paraId="2BAB8B63" w14:textId="77777777" w:rsidR="00550520" w:rsidRDefault="00550520">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28C53824" w14:textId="761B3AA2" w:rsidR="004C2EB5" w:rsidRPr="006A5692" w:rsidRDefault="004C2EB5" w:rsidP="00517EC4">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006A5692">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -3432,350 +3750,374 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6384" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7104" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1535075800">
+  <w:num w:numId="1" w16cid:durableId="1793206096">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="778647186">
+  <w:num w:numId="2" w16cid:durableId="1189562279">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1704941191">
+  <w:num w:numId="3" w16cid:durableId="1677612019">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1156652443">
+  <w:num w:numId="4" w16cid:durableId="1597054483">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="630130523">
+  <w:num w:numId="5" w16cid:durableId="981887102">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1087194543">
+  <w:num w:numId="6" w16cid:durableId="1428579513">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE020C"/>
     <w:rsid w:val="00000E65"/>
     <w:rsid w:val="00002AF1"/>
+    <w:rsid w:val="00011B56"/>
     <w:rsid w:val="00015590"/>
     <w:rsid w:val="000248D6"/>
     <w:rsid w:val="00031F19"/>
     <w:rsid w:val="00033FC5"/>
     <w:rsid w:val="00051DB8"/>
     <w:rsid w:val="000708E4"/>
     <w:rsid w:val="000710C6"/>
     <w:rsid w:val="00071F37"/>
     <w:rsid w:val="0007215E"/>
     <w:rsid w:val="000815F9"/>
+    <w:rsid w:val="0008183E"/>
+    <w:rsid w:val="00083304"/>
     <w:rsid w:val="00083544"/>
     <w:rsid w:val="0009037F"/>
+    <w:rsid w:val="00093CF2"/>
+    <w:rsid w:val="000A3EB2"/>
     <w:rsid w:val="000A4627"/>
     <w:rsid w:val="000C321C"/>
     <w:rsid w:val="000C5C10"/>
     <w:rsid w:val="000C67DD"/>
     <w:rsid w:val="000D614A"/>
     <w:rsid w:val="000D7110"/>
     <w:rsid w:val="000F152F"/>
     <w:rsid w:val="000F3FDB"/>
     <w:rsid w:val="00106FE9"/>
     <w:rsid w:val="001317AD"/>
     <w:rsid w:val="001349B2"/>
     <w:rsid w:val="00144E97"/>
     <w:rsid w:val="00167B5C"/>
+    <w:rsid w:val="001929EF"/>
     <w:rsid w:val="001A15BA"/>
     <w:rsid w:val="001A5A4E"/>
     <w:rsid w:val="001B039E"/>
     <w:rsid w:val="001B26B4"/>
     <w:rsid w:val="001B657A"/>
     <w:rsid w:val="001D2C9D"/>
     <w:rsid w:val="001D4A6E"/>
     <w:rsid w:val="001D51B6"/>
     <w:rsid w:val="001E0F17"/>
     <w:rsid w:val="001F139C"/>
     <w:rsid w:val="001F5F2F"/>
     <w:rsid w:val="001F7D60"/>
     <w:rsid w:val="0020228B"/>
+    <w:rsid w:val="00205C39"/>
     <w:rsid w:val="0020639B"/>
     <w:rsid w:val="0021411F"/>
     <w:rsid w:val="00214537"/>
     <w:rsid w:val="00214F09"/>
     <w:rsid w:val="00226625"/>
     <w:rsid w:val="00231FE4"/>
     <w:rsid w:val="002778F1"/>
     <w:rsid w:val="002810BF"/>
     <w:rsid w:val="00287DBC"/>
     <w:rsid w:val="002956C7"/>
     <w:rsid w:val="002A0008"/>
     <w:rsid w:val="002A3219"/>
     <w:rsid w:val="002B6347"/>
     <w:rsid w:val="002B64D8"/>
     <w:rsid w:val="002C0F5C"/>
     <w:rsid w:val="002D3D20"/>
     <w:rsid w:val="002D57C2"/>
     <w:rsid w:val="002E2B0B"/>
     <w:rsid w:val="00300F9B"/>
     <w:rsid w:val="00315582"/>
     <w:rsid w:val="00322F57"/>
     <w:rsid w:val="00334462"/>
     <w:rsid w:val="0034268B"/>
     <w:rsid w:val="00364ADB"/>
     <w:rsid w:val="00370394"/>
     <w:rsid w:val="00377771"/>
     <w:rsid w:val="00390398"/>
     <w:rsid w:val="003B5CDA"/>
     <w:rsid w:val="003C2232"/>
     <w:rsid w:val="003C6C7A"/>
     <w:rsid w:val="003C7468"/>
     <w:rsid w:val="003D280F"/>
     <w:rsid w:val="003D55FE"/>
     <w:rsid w:val="003D6A87"/>
     <w:rsid w:val="003F1AC3"/>
     <w:rsid w:val="00410BD7"/>
     <w:rsid w:val="00422E54"/>
     <w:rsid w:val="00435389"/>
     <w:rsid w:val="004379BD"/>
     <w:rsid w:val="00437F1A"/>
     <w:rsid w:val="004543BE"/>
     <w:rsid w:val="0045573C"/>
+    <w:rsid w:val="00462E9C"/>
     <w:rsid w:val="00466788"/>
     <w:rsid w:val="0047059D"/>
     <w:rsid w:val="00476EF7"/>
     <w:rsid w:val="00480A84"/>
     <w:rsid w:val="004824D1"/>
     <w:rsid w:val="00486EC6"/>
     <w:rsid w:val="0049380C"/>
     <w:rsid w:val="004A3FBE"/>
     <w:rsid w:val="004B2CCC"/>
     <w:rsid w:val="004C2EB5"/>
     <w:rsid w:val="004C4175"/>
     <w:rsid w:val="004C763E"/>
     <w:rsid w:val="004D406A"/>
+    <w:rsid w:val="004D591B"/>
     <w:rsid w:val="004E7F3B"/>
     <w:rsid w:val="004F4238"/>
     <w:rsid w:val="004F57A2"/>
     <w:rsid w:val="004F677F"/>
     <w:rsid w:val="00513764"/>
     <w:rsid w:val="00514FA0"/>
     <w:rsid w:val="0051508B"/>
     <w:rsid w:val="00517CE2"/>
     <w:rsid w:val="00517EC4"/>
     <w:rsid w:val="00520521"/>
     <w:rsid w:val="0052389E"/>
     <w:rsid w:val="00523C8B"/>
     <w:rsid w:val="0053049D"/>
     <w:rsid w:val="005322EF"/>
+    <w:rsid w:val="00550520"/>
     <w:rsid w:val="00563AFC"/>
+    <w:rsid w:val="005663C9"/>
     <w:rsid w:val="00591CD2"/>
     <w:rsid w:val="00591ED9"/>
     <w:rsid w:val="005B381A"/>
     <w:rsid w:val="005C3FE8"/>
     <w:rsid w:val="005E399E"/>
     <w:rsid w:val="005E4F79"/>
     <w:rsid w:val="005E53E4"/>
     <w:rsid w:val="005F10C5"/>
     <w:rsid w:val="005F5103"/>
     <w:rsid w:val="006051BC"/>
     <w:rsid w:val="00605AA2"/>
     <w:rsid w:val="006108A3"/>
+    <w:rsid w:val="006135FE"/>
     <w:rsid w:val="006170E6"/>
     <w:rsid w:val="0063229D"/>
     <w:rsid w:val="00645BFF"/>
     <w:rsid w:val="00650A6D"/>
     <w:rsid w:val="00663054"/>
     <w:rsid w:val="00664A16"/>
     <w:rsid w:val="006675EA"/>
     <w:rsid w:val="00667D0B"/>
     <w:rsid w:val="00671041"/>
     <w:rsid w:val="006738A4"/>
     <w:rsid w:val="006759E2"/>
     <w:rsid w:val="00680A72"/>
     <w:rsid w:val="00683570"/>
     <w:rsid w:val="006A5692"/>
     <w:rsid w:val="006D284D"/>
     <w:rsid w:val="006D3495"/>
     <w:rsid w:val="006D41F1"/>
     <w:rsid w:val="006E29B1"/>
     <w:rsid w:val="006F20AB"/>
     <w:rsid w:val="006F3FA0"/>
     <w:rsid w:val="007073E6"/>
     <w:rsid w:val="007075C7"/>
     <w:rsid w:val="00720783"/>
     <w:rsid w:val="007330E4"/>
     <w:rsid w:val="0073384A"/>
     <w:rsid w:val="00741DF3"/>
+    <w:rsid w:val="00743092"/>
     <w:rsid w:val="0075072A"/>
     <w:rsid w:val="00765A98"/>
     <w:rsid w:val="0077669B"/>
     <w:rsid w:val="00787903"/>
     <w:rsid w:val="007904BE"/>
     <w:rsid w:val="00790B0D"/>
+    <w:rsid w:val="007A4D7A"/>
     <w:rsid w:val="007A5CEE"/>
+    <w:rsid w:val="007B0A11"/>
     <w:rsid w:val="007B1A17"/>
     <w:rsid w:val="007B1FE2"/>
     <w:rsid w:val="007C053D"/>
     <w:rsid w:val="007C308F"/>
     <w:rsid w:val="007E54AC"/>
     <w:rsid w:val="008018B5"/>
     <w:rsid w:val="008059DC"/>
     <w:rsid w:val="00807CE5"/>
     <w:rsid w:val="00811162"/>
     <w:rsid w:val="00823046"/>
     <w:rsid w:val="00833680"/>
     <w:rsid w:val="008359E2"/>
     <w:rsid w:val="0085381C"/>
     <w:rsid w:val="00854BE3"/>
     <w:rsid w:val="008606DD"/>
     <w:rsid w:val="00862674"/>
     <w:rsid w:val="00891233"/>
     <w:rsid w:val="008937C2"/>
     <w:rsid w:val="008A04E0"/>
     <w:rsid w:val="008B7BD8"/>
     <w:rsid w:val="008E6626"/>
     <w:rsid w:val="00915CB1"/>
+    <w:rsid w:val="00915F15"/>
     <w:rsid w:val="0092225A"/>
     <w:rsid w:val="00926450"/>
     <w:rsid w:val="009369EA"/>
     <w:rsid w:val="009523F2"/>
+    <w:rsid w:val="00962F9B"/>
+    <w:rsid w:val="00990F26"/>
     <w:rsid w:val="00995EC1"/>
+    <w:rsid w:val="009A10CE"/>
     <w:rsid w:val="009B3634"/>
     <w:rsid w:val="009C39EC"/>
     <w:rsid w:val="009C4371"/>
     <w:rsid w:val="009D61DA"/>
     <w:rsid w:val="009E63A1"/>
     <w:rsid w:val="009E76EF"/>
     <w:rsid w:val="009F6EF9"/>
     <w:rsid w:val="00A13C2A"/>
     <w:rsid w:val="00A1717B"/>
     <w:rsid w:val="00A201FD"/>
     <w:rsid w:val="00A20282"/>
     <w:rsid w:val="00A36361"/>
     <w:rsid w:val="00A423F3"/>
     <w:rsid w:val="00A475F1"/>
     <w:rsid w:val="00A47B3A"/>
     <w:rsid w:val="00A54FC8"/>
     <w:rsid w:val="00A5515B"/>
     <w:rsid w:val="00A65B3A"/>
     <w:rsid w:val="00A713A3"/>
     <w:rsid w:val="00A72AA9"/>
     <w:rsid w:val="00A97CC4"/>
     <w:rsid w:val="00AA7FCC"/>
     <w:rsid w:val="00AD5F18"/>
     <w:rsid w:val="00AE020C"/>
     <w:rsid w:val="00AF2254"/>
+    <w:rsid w:val="00AF4A19"/>
     <w:rsid w:val="00B266EE"/>
     <w:rsid w:val="00B42800"/>
     <w:rsid w:val="00B4755E"/>
     <w:rsid w:val="00B51434"/>
     <w:rsid w:val="00B54EBD"/>
     <w:rsid w:val="00B62605"/>
     <w:rsid w:val="00B62B43"/>
     <w:rsid w:val="00B663FB"/>
     <w:rsid w:val="00B74FEA"/>
     <w:rsid w:val="00B8298C"/>
     <w:rsid w:val="00B91ECB"/>
     <w:rsid w:val="00B93341"/>
     <w:rsid w:val="00BA2718"/>
     <w:rsid w:val="00BB4915"/>
     <w:rsid w:val="00BE0200"/>
     <w:rsid w:val="00BF1541"/>
+    <w:rsid w:val="00BF22EA"/>
     <w:rsid w:val="00C04D3A"/>
     <w:rsid w:val="00C05446"/>
     <w:rsid w:val="00C20C2F"/>
     <w:rsid w:val="00C37F81"/>
     <w:rsid w:val="00C44016"/>
     <w:rsid w:val="00C52829"/>
     <w:rsid w:val="00C61E53"/>
+    <w:rsid w:val="00C67A8F"/>
     <w:rsid w:val="00C7105F"/>
     <w:rsid w:val="00C72819"/>
     <w:rsid w:val="00C849D6"/>
     <w:rsid w:val="00C922AE"/>
     <w:rsid w:val="00CB138C"/>
     <w:rsid w:val="00CB678C"/>
     <w:rsid w:val="00CD2FBB"/>
     <w:rsid w:val="00CE5E65"/>
     <w:rsid w:val="00CF071F"/>
     <w:rsid w:val="00CF3522"/>
     <w:rsid w:val="00D0312E"/>
     <w:rsid w:val="00D148BE"/>
     <w:rsid w:val="00D2592E"/>
     <w:rsid w:val="00D2757C"/>
     <w:rsid w:val="00D330CF"/>
     <w:rsid w:val="00D40445"/>
     <w:rsid w:val="00D46BF3"/>
+    <w:rsid w:val="00D50C5B"/>
     <w:rsid w:val="00D65AB4"/>
     <w:rsid w:val="00D87BC4"/>
     <w:rsid w:val="00D942EE"/>
     <w:rsid w:val="00D9633C"/>
     <w:rsid w:val="00DA0679"/>
     <w:rsid w:val="00DA5B77"/>
     <w:rsid w:val="00DA5FE7"/>
     <w:rsid w:val="00DA676A"/>
     <w:rsid w:val="00DA7199"/>
     <w:rsid w:val="00DA78D0"/>
     <w:rsid w:val="00DB2714"/>
     <w:rsid w:val="00DB6B05"/>
     <w:rsid w:val="00DD6FC7"/>
     <w:rsid w:val="00DD722D"/>
     <w:rsid w:val="00DF2942"/>
     <w:rsid w:val="00DF5B05"/>
     <w:rsid w:val="00DF7EFE"/>
     <w:rsid w:val="00E07F09"/>
     <w:rsid w:val="00E102E3"/>
     <w:rsid w:val="00E177B5"/>
     <w:rsid w:val="00E2506C"/>
     <w:rsid w:val="00E337E0"/>
     <w:rsid w:val="00E3518F"/>
     <w:rsid w:val="00E4097A"/>
     <w:rsid w:val="00E44BF5"/>
@@ -3791,50 +4133,51 @@
     <w:rsid w:val="00E9606E"/>
     <w:rsid w:val="00EA1B58"/>
     <w:rsid w:val="00EB1AA0"/>
     <w:rsid w:val="00ED66C8"/>
     <w:rsid w:val="00EE1AF9"/>
     <w:rsid w:val="00EF0EB2"/>
     <w:rsid w:val="00EF3032"/>
     <w:rsid w:val="00EF3053"/>
     <w:rsid w:val="00EF5B92"/>
     <w:rsid w:val="00F11182"/>
     <w:rsid w:val="00F20718"/>
     <w:rsid w:val="00F25430"/>
     <w:rsid w:val="00F27986"/>
     <w:rsid w:val="00F330CF"/>
     <w:rsid w:val="00F425E0"/>
     <w:rsid w:val="00F51C02"/>
     <w:rsid w:val="00F532F0"/>
     <w:rsid w:val="00F55447"/>
     <w:rsid w:val="00F55685"/>
     <w:rsid w:val="00F56BF3"/>
     <w:rsid w:val="00F57B64"/>
     <w:rsid w:val="00F63FCA"/>
     <w:rsid w:val="00F73270"/>
     <w:rsid w:val="00F7689A"/>
     <w:rsid w:val="00F90E35"/>
+    <w:rsid w:val="00F9203E"/>
     <w:rsid w:val="00F95A36"/>
     <w:rsid w:val="00F963D4"/>
     <w:rsid w:val="00F97DE7"/>
     <w:rsid w:val="00FA5C3D"/>
     <w:rsid w:val="00FA6239"/>
     <w:rsid w:val="00FC396C"/>
     <w:rsid w:val="00FC5D0C"/>
     <w:rsid w:val="00FD5C18"/>
     <w:rsid w:val="00FF6F79"/>
     <w:rsid w:val="0FB1361E"/>
     <w:rsid w:val="1305E20D"/>
     <w:rsid w:val="160FDD13"/>
     <w:rsid w:val="30BF79A4"/>
     <w:rsid w:val="32046146"/>
     <w:rsid w:val="330FB353"/>
     <w:rsid w:val="342E9983"/>
     <w:rsid w:val="38825E11"/>
     <w:rsid w:val="3DF4E6D6"/>
     <w:rsid w:val="49C59B79"/>
     <w:rsid w:val="6E547B66"/>
     <w:rsid w:val="7B53C1BA"/>
     <w:rsid w:val="7B8DF678"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -5501,160 +5844,171 @@
       </w:numPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TGEAdditionalReference">
     <w:name w:val="TGE Additional/Reference"/>
     <w:basedOn w:val="TGENormalBody"/>
     <w:rsid w:val="00476EF7"/>
     <w:pPr>
       <w:spacing w:before="240"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Vltozat">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BF22EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="601187781">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0004-3702(95)00039-H" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mendeley.com/reference-management/reference-manager" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc/4.0/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zotero.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apastyle.apa.org/instructional-aids/reference-guide.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24963/ijcai.2019/903" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mendeley.com/reference-management/reference-manager" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zotero.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc/4.0/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apastyle.apa.org/instructional-aids/reference-guide.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24963/ijcai.2019/903" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0004-3702(95)00039-H" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13326-017-0123-3" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13326-017-0123-3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13326-017-0123-3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13326-017-0123-3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="Book1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="hu-HU"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
-      <c14:style val="101"/>
+      <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
-      <c:style val="1"/>
+      <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$3</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Data 1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="22225" cap="rnd">
               <a:solidFill>
-                <a:schemeClr val="dk1">
-[...1 lines deleted...]
-                </a:schemeClr>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="diamond"/>
             <c:size val="6"/>
             <c:spPr>
               <a:solidFill>
-                <a:schemeClr val="dk1">
-[...1 lines deleted...]
-                </a:schemeClr>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
-                  <a:schemeClr val="dk1">
-[...1 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:round/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:numRef>
               <c:f>Sheet1!$C$2:$L$2</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="10"/>
                 <c:pt idx="0">
                   <c:v>1</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="4">
@@ -5719,72 +6073,66 @@
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-6B73-42DB-A7DE-C5C07B1AEECB}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$4</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Data 2</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="22225" cap="rnd">
               <a:solidFill>
-                <a:schemeClr val="dk1">
-[...1 lines deleted...]
-                </a:schemeClr>
+                <a:schemeClr val="accent3"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="square"/>
             <c:size val="6"/>
             <c:spPr>
               <a:solidFill>
-                <a:schemeClr val="dk1">
-[...1 lines deleted...]
-                </a:schemeClr>
+                <a:schemeClr val="accent3"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
-                  <a:schemeClr val="dk1">
-[...1 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent3"/>
                 </a:solidFill>
                 <a:round/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:numRef>
               <c:f>Sheet1!$C$2:$L$2</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="10"/>
                 <c:pt idx="0">
                   <c:v>1</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="4">
@@ -6022,72 +6370,82 @@
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="800">
           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="hu-HU"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="20">
-  <a:schemeClr val="dk1"/>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="11">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent5"/>
+  <cs:variation/>
   <cs:variation>
-    <a:tint val="88500"/>
+    <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
-    <a:tint val="55000"/>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
-    <a:tint val="75000"/>
+    <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
-    <a:tint val="98500"/>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
-    <a:tint val="30000"/>
+    <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
-    <a:tint val="60000"/>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
-    <a:tint val="80000"/>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
 <file path=word/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="239">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200" cap="all"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
@@ -6904,60 +7262,75 @@
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD3B257C-912B-423F-A295-69A2832D1A15}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1202</Words>
-  <Characters>7298</Characters>
+  <Words>1529</Words>
+  <Characters>8935</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>143</Lines>
-  <Paragraphs>97</Paragraphs>
+  <Lines>168</Lines>
+  <Paragraphs>103</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Cím</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8403</CharactersWithSpaces>
+  <CharactersWithSpaces>10361</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Judit Sipos</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>ec945178b737d8f9cf71a496a59a2ff4cd473b75be60c809170e28f2cd6a914f</vt:lpwstr>
   </property>